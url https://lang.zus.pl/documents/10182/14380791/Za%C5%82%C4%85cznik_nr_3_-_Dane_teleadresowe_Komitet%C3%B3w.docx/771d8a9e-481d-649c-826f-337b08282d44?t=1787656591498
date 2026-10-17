--- v0 (2026-08-31)
+++ v1 (2026-10-17)
@@ -99,51 +99,51 @@
         <w:t xml:space="preserve">Centrala Zakładu Ubezpieczeń Społecznych; </w:t>
       </w:r>
       <w:r w:rsidR="00AA2501">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B03180" w:rsidRPr="00AA2501">
         <w:t>01-748 Warszawa, ul. Szamocka 3, 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742D3D38" w14:textId="77777777" w:rsidR="00AA2501" w:rsidRPr="001A7C2E" w:rsidRDefault="00AA2501" w:rsidP="00B03180">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7C2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069288C1" w14:textId="77777777" w:rsidR="00AC6962" w:rsidRDefault="000D2BE2" w:rsidP="00B03180">
+    <w:p w14:paraId="069288C1" w14:textId="77777777" w:rsidR="00AC6962" w:rsidRDefault="00000000" w:rsidP="00B03180">
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00AC6962" w:rsidRPr="00DA0753">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>edukacja@zus.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="774272A9" w14:textId="52A9D425" w:rsidR="00AA2501" w:rsidRPr="008D65AA" w:rsidRDefault="00E97EFF" w:rsidP="00B03180">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Katarzyna Obrębska</w:t>
       </w:r>
       <w:r w:rsidR="0095506D">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -505,78 +505,97 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7C2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Województwo łódzkie – II Oddział ZUS w Łodzi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B925C0E" w14:textId="77777777" w:rsidR="001A7C2E" w:rsidRDefault="001A7C2E" w:rsidP="001A7C2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
       <w:r>
         <w:t>98-220 Zduńska Wola, ul. Kilińskiego 7/11;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E25D46" w14:textId="24E6C4E6" w:rsidR="001A7C2E" w:rsidRDefault="001A7C2E" w:rsidP="001A7C2E">
+    <w:p w14:paraId="78E25D46" w14:textId="24E6C4E6" w:rsidR="001A7C2E" w:rsidRPr="00AC4290" w:rsidRDefault="001A7C2E" w:rsidP="001A7C2E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Małgorz</w:t>
       </w:r>
       <w:r w:rsidR="0095506D">
         <w:t>ata Gruszka</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> tel. (43) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E96B01">
+        <w:t xml:space="preserve"> tel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4290">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(43) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B01" w:rsidRPr="00AC4290">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>672 26 01</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AC4290">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">; e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0070314A">
+        <w:r w:rsidRPr="00AC4290">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>malgorzata.gruszka02@zus.pl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00AC4290">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F213E9E" w14:textId="77777777" w:rsidR="006823CD" w:rsidRPr="006823CD" w:rsidRDefault="006823CD" w:rsidP="006823CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC009A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Województwo małopolskie – Oddział ZUS w Krakowie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -1191,260 +1210,246 @@
         <w:t>; e-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00BC61AC" w:rsidRPr="00A91989">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>anna.adamowicz@zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC61AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7718942C" w14:textId="77777777" w:rsidR="002E0273" w:rsidRPr="002E0273" w:rsidRDefault="002E0273" w:rsidP="002E0273">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F94C61" w14:textId="77777777" w:rsidR="00946AA3" w:rsidRDefault="002E0273" w:rsidP="00DE535F">
+    <w:p w14:paraId="5A364DAC" w14:textId="77777777" w:rsidR="00AC4290" w:rsidRDefault="002E0273" w:rsidP="00AC4290">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE535F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Województwo wielkopolskie – I Oddział ZUS w Poznaniu</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE535F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0095506D">
-[...24 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00AC4290">
+        <w:t>60-908 Poznań ul. Dąbrowskiego 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F94C61" w14:textId="2C76A9EC" w:rsidR="00946AA3" w:rsidRDefault="00AC4290" w:rsidP="00AC4290">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Joanna Bzdęga-Rugała tel. 61 841 69 74, 502 008 660; e-mail: joanna.bzdega-rugala@zus.pl</w:t>
+      </w:r>
       <w:r w:rsidR="00DE535F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE535F">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF3EA65" w14:textId="77777777" w:rsidR="00B03180" w:rsidRPr="00F50B5E" w:rsidRDefault="00946AA3" w:rsidP="00B03180">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00946AA3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Województwo zachodniopomorskie – Oddział ZUS w Szczecinie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00946AA3">
         <w:t>70-530 Szczecin, ul. Matejki 22</w:t>
       </w:r>
       <w:r w:rsidR="00DE535F">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00DE535F">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00946AA3">
         <w:t>Izabella Pawłowska</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tel. (91) 459 63 74, e-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="000E548C" w:rsidRPr="0070314A">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>izabella.pawlowska@zus.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000E548C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B03180" w:rsidRPr="00F50B5E">
-      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CF7F143" w14:textId="77777777" w:rsidR="000D2BE2" w:rsidRDefault="000D2BE2" w:rsidP="00A42B88">
+    <w:p w14:paraId="61D74733" w14:textId="77777777" w:rsidR="0027012B" w:rsidRDefault="0027012B" w:rsidP="00A42B88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="371FD1FB" w14:textId="77777777" w:rsidR="000D2BE2" w:rsidRDefault="000D2BE2" w:rsidP="00A42B88">
+    <w:p w14:paraId="371FA7E8" w14:textId="77777777" w:rsidR="0027012B" w:rsidRDefault="0027012B" w:rsidP="00A42B88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A10D9FA" w14:textId="77777777" w:rsidR="000D2BE2" w:rsidRDefault="000D2BE2" w:rsidP="00A42B88">
+    <w:p w14:paraId="05108DEC" w14:textId="77777777" w:rsidR="0027012B" w:rsidRDefault="0027012B" w:rsidP="00A42B88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502773D0" w14:textId="77777777" w:rsidR="000D2BE2" w:rsidRDefault="000D2BE2" w:rsidP="00A42B88">
+    <w:p w14:paraId="058A3B5F" w14:textId="77777777" w:rsidR="0027012B" w:rsidRDefault="0027012B" w:rsidP="00A42B88">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="45885336" w14:textId="6E300BD4" w:rsidR="00A42B88" w:rsidRPr="008D65AA" w:rsidRDefault="0007119C" w:rsidP="00A42B88">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D69D503" wp14:editId="582EA04C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-205105</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-275590</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1684020" cy="1104900"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21228"/>
               <wp:lineTo x="21258" y="21228"/>
               <wp:lineTo x="21258" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="1" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1824,201 +1829,207 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1633822304">
+  <w:num w:numId="1" w16cid:durableId="58601906">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="709233882">
+  <w:num w:numId="2" w16cid:durableId="988553775">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E23FAB"/>
+    <w:rsid w:val="000337AA"/>
     <w:rsid w:val="0007119C"/>
     <w:rsid w:val="000D2BE2"/>
     <w:rsid w:val="000E33F3"/>
     <w:rsid w:val="000E548C"/>
     <w:rsid w:val="000E567B"/>
     <w:rsid w:val="000E575B"/>
     <w:rsid w:val="001036E7"/>
     <w:rsid w:val="00171CDB"/>
     <w:rsid w:val="001976A1"/>
     <w:rsid w:val="001A7C2E"/>
     <w:rsid w:val="001D6027"/>
     <w:rsid w:val="00253DE1"/>
+    <w:rsid w:val="0027012B"/>
     <w:rsid w:val="002829F3"/>
     <w:rsid w:val="002A0B99"/>
     <w:rsid w:val="002C4385"/>
     <w:rsid w:val="002D4633"/>
     <w:rsid w:val="002E0273"/>
     <w:rsid w:val="00356EEF"/>
     <w:rsid w:val="003A4BCB"/>
     <w:rsid w:val="003B2EDD"/>
     <w:rsid w:val="003C7256"/>
     <w:rsid w:val="003F2CD9"/>
     <w:rsid w:val="003F5078"/>
     <w:rsid w:val="004035C4"/>
     <w:rsid w:val="00487EF0"/>
     <w:rsid w:val="004D34FA"/>
     <w:rsid w:val="004F518B"/>
     <w:rsid w:val="00511E22"/>
     <w:rsid w:val="00521A01"/>
     <w:rsid w:val="00530E53"/>
     <w:rsid w:val="005C7FB2"/>
     <w:rsid w:val="005E7169"/>
+    <w:rsid w:val="006264D6"/>
     <w:rsid w:val="0063280F"/>
     <w:rsid w:val="006676E4"/>
     <w:rsid w:val="006823CD"/>
     <w:rsid w:val="00690904"/>
     <w:rsid w:val="00700FFF"/>
     <w:rsid w:val="007052C9"/>
     <w:rsid w:val="00720D80"/>
     <w:rsid w:val="007C3313"/>
     <w:rsid w:val="007E2A0F"/>
     <w:rsid w:val="008222CA"/>
     <w:rsid w:val="008530C3"/>
     <w:rsid w:val="008D65AA"/>
     <w:rsid w:val="009010ED"/>
     <w:rsid w:val="009255F0"/>
     <w:rsid w:val="00946AA3"/>
     <w:rsid w:val="0095506D"/>
+    <w:rsid w:val="00956310"/>
     <w:rsid w:val="009A27F5"/>
     <w:rsid w:val="009A35ED"/>
     <w:rsid w:val="009D5292"/>
     <w:rsid w:val="00A0032C"/>
     <w:rsid w:val="00A07A95"/>
+    <w:rsid w:val="00A26198"/>
     <w:rsid w:val="00A42B88"/>
     <w:rsid w:val="00A5526F"/>
     <w:rsid w:val="00A73009"/>
     <w:rsid w:val="00AA2501"/>
+    <w:rsid w:val="00AC4290"/>
     <w:rsid w:val="00AC6962"/>
     <w:rsid w:val="00AE640A"/>
     <w:rsid w:val="00B03180"/>
     <w:rsid w:val="00B121EE"/>
     <w:rsid w:val="00B52934"/>
     <w:rsid w:val="00B874B0"/>
     <w:rsid w:val="00BC61AC"/>
     <w:rsid w:val="00C031DB"/>
     <w:rsid w:val="00C6518F"/>
     <w:rsid w:val="00CB173F"/>
+    <w:rsid w:val="00CD0701"/>
     <w:rsid w:val="00CD72AE"/>
     <w:rsid w:val="00D212B5"/>
     <w:rsid w:val="00D46A81"/>
     <w:rsid w:val="00D76004"/>
     <w:rsid w:val="00D82121"/>
     <w:rsid w:val="00D8653A"/>
     <w:rsid w:val="00D918D3"/>
     <w:rsid w:val="00DC009A"/>
     <w:rsid w:val="00DE0B21"/>
     <w:rsid w:val="00DE535F"/>
     <w:rsid w:val="00E009BB"/>
     <w:rsid w:val="00E23FAB"/>
     <w:rsid w:val="00E57B86"/>
     <w:rsid w:val="00E96B01"/>
     <w:rsid w:val="00E97EFF"/>
     <w:rsid w:val="00E97FD6"/>
     <w:rsid w:val="00ED44FA"/>
     <w:rsid w:val="00F50B5E"/>
     <w:rsid w:val="00FD41B3"/>
     <w:rsid w:val="00FE00F6"/>
     <w:rsid w:val="00FE53DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="365F13D7"/>
-  <w15:docId w15:val="{BDC0F28E-2FFA-4573-BFFF-7A8E2E144317}"/>
+  <w15:docId w15:val="{D6ACB115-C9E8-436D-BDD3-B3156FFD2486}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2384,51 +2395,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A42B88"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
@@ -2574,74 +2584,114 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F5078"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003F5078"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D46A81"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AC4290"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="902833944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1789542409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edukacja@zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malgorzata.gruszka02@zus.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.michalowska@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.muc@zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnieszka.kazon@zus.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicja.kochanowicz-grabus@zus.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izabella.pawlowska@zus.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dorota.merska@zus.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alina.lepkowska@zus.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.piskorz@zus.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnieszka.bobkowska@zus.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20anna.piasecka01@zus.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.adamowicz@zus.pl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylwia.bratkowska-gburek@zus.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia.zalewska@zus.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.malolepszy@zus.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.suder@zus.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kopka@zus.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edukacja@zus.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malgorzata.gruszka02@zus.pl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.michalowska@zus.pl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbara.muc@zus.pl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnieszka.kazon@zus.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alicja.kochanowicz-grabus@zus.pl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dorota.merska@zus.pl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alina.lepkowska@zus.pl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krzysztof.piskorz@zus.pl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izabella.pawlowska@zus.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20anna.piasecka01@zus.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.adamowicz@zus.pl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylwia.bratkowska-gburek@zus.pl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klaudia.zalewska@zus.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joanna.malolepszy@zus.pl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.suder@zus.pl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monika.kopka@zus.pl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2898,77 +2948,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3B1E315-5C48-4C63-98C5-30E94DB74DB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EDC0EDA-5023-4BD2-B3B4-62A02F0CC46C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>566</Words>
-  <Characters>3397</Characters>
+  <Words>556</Words>
+  <Characters>3342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3956</CharactersWithSpaces>
+  <CharactersWithSpaces>3891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wierzchoń, Maria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>